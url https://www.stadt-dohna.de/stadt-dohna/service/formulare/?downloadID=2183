--- v0 (2025-10-21)
+++ v1 (2026-05-26)
@@ -1,51 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0CA2E2F2" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FE91C2E" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -115,93 +114,72 @@
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AE198A6" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="5" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2BA9CFC1" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
+          <w:p w14:paraId="2BA9CFC1" w14:textId="1816C0B2" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> 1 aktuelles und biometrietaugliches Passbild</w:t>
             </w:r>
+            <w:r w:rsidR="009B6693">
+              <w:t xml:space="preserve"> eines verifizierten Fotografen</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>11.02.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...22 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="00341CD0" w14:paraId="33808A03" w14:textId="77777777" w:rsidTr="00D335E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="5" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4064211C" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
@@ -245,66 +223,72 @@
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42505734" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="5" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F2E36F7" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
+          <w:p w14:paraId="1F2E36F7" w14:textId="3170B5A5" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
               </w:rPr>
-              <w:t>Kinderausweis/Kinderreisepass, Pass, Ausweis</w:t>
+              <w:t>Ausweis</w:t>
+            </w:r>
+            <w:r w:rsidR="009B6693">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+              </w:rPr>
+              <w:t>, Pass, Vorläufiger Ausweis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>11.02.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00341CD0" w14:paraId="63C73F89" w14:textId="77777777" w:rsidTr="00D335E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -474,73 +458,80 @@
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CABD041" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="5" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16614BF2" w14:textId="11476DCB" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
+          <w:p w14:paraId="16614BF2" w14:textId="4E89BADA" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:ind w:left="1418" w:hanging="1418"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gebühr: </w:t>
             </w:r>
-            <w:r w:rsidR="00210AE9">
+            <w:r w:rsidR="009B6693">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>22,80 /37,50 / 10,00</w:t>
+              <w:t>27,60</w:t>
+            </w:r>
+            <w:r w:rsidR="00210AE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /37,50 / 10,00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> €</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.02.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00341CD0" w14:paraId="38B79807" w14:textId="77777777" w:rsidTr="00D335E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -626,59 +617,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6FE8339B" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
             <w:pPr>
               <w:pStyle w:val="Kopfzeile"/>
               <w:ind w:left="1418" w:hanging="1418"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Größe: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>11.02.202</w:t>
-[...7 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>11.02.2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00341CD0" w14:paraId="6180D367" w14:textId="77777777" w:rsidTr="00D335E8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="5" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CA0B595" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
@@ -1632,278 +1615,266 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="227"/>
         <w:gridCol w:w="227"/>
         <w:gridCol w:w="9293"/>
       </w:tblGrid>
       <w:tr w:rsidR="00341CD0" w14:paraId="16A57C2D" w14:textId="77777777" w:rsidTr="00111F45">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F94F67D" w14:textId="724556EC" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="70C0F160" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34F8D328" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
               </w:rPr>
               <w:t>Das Kind besitzt neben der deutschen Staatsangehörigkeit keine ausländische</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00341CD0" w14:paraId="50904A61" w14:textId="77777777" w:rsidTr="00111F45">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="734B06A6" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="204B079E" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="796FEEDE" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
               </w:rPr>
               <w:t>Staatsangehörigkeit bzw. hat keine beantragt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00341CD0" w14:paraId="02984254" w14:textId="77777777" w:rsidTr="00111F45">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66F9AB86" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="13361ED5" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E497B1E" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
               </w:rPr>
               <w:t>Das Kind besitzt neben der deutschen Staatsangehörigkeit eine oder mehrere</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00341CD0" w14:paraId="66474462" w14:textId="77777777" w:rsidTr="00111F45">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B46C609" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="227" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75283184" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00336C2A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22008486" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0" w:rsidP="008665EF">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
               </w:rPr>
               <w:t>weitere Staatsangehörig</w:t>
             </w:r>
             <w:r w:rsidR="008665EF">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
               </w:rPr>
               <w:t>keiten bzw. hat diese beantragt</w:t>
             </w:r>
             <w:r w:rsidR="00140D07">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
               </w:rPr>
@@ -2198,139 +2169,140 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
         </w:rPr>
         <w:t>------------     Vorzulegen sind des Weiteren die Ausweise/Pässe der Eltern     ------------</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00336C2A">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="249" w:charSpace="2047"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00FB200D" w14:textId="77777777" w:rsidR="00921912" w:rsidRDefault="00921912">
+    <w:p w14:paraId="7DD8EAF6" w14:textId="77777777" w:rsidR="00262C2C" w:rsidRDefault="00262C2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2680D398" w14:textId="77777777" w:rsidR="00921912" w:rsidRDefault="00921912">
+    <w:p w14:paraId="6E61B5AF" w14:textId="77777777" w:rsidR="00262C2C" w:rsidRDefault="00262C2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="CID Font+ F"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E57A881" w14:textId="77777777" w:rsidR="00921912" w:rsidRDefault="00921912">
+    <w:p w14:paraId="55B5D99C" w14:textId="77777777" w:rsidR="00262C2C" w:rsidRDefault="00262C2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0960046D" w14:textId="77777777" w:rsidR="00921912" w:rsidRDefault="00921912">
+    <w:p w14:paraId="4FF83730" w14:textId="77777777" w:rsidR="00262C2C" w:rsidRDefault="00262C2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A1C3209" w14:textId="77777777" w:rsidR="00336C2A" w:rsidRDefault="00341CD0">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:spacing w:before="480" w:after="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">- </w:t>
@@ -2579,108 +2551,109 @@
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="1DA02028" id="Line 1027" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-53.7pt,567.85pt" to="-45.3pt,567.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAs1XfnrgEAAEcDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/YPwi6L3ZaIOuMOD2k6y7d&#10;FqDdBzCSbAuTRYFUYufvJ6lJVmy3YToIkkg+vffI9f08OnE0xBZ9K5eLWgrjFWrr+1b+eHn8cCcF&#10;R/AaHHrTypNheb95/249hcbc4IBOGxIJxHMzhVYOMYamqlgNZgReYDA+BTukEWK6Ul9pgimhj666&#10;qetVNSHpQKgMc3p9eA3KTcHvOqPi965jE4VrZeIWy05l3+e92qyh6QnCYNWZBvwDixGsT59eoR4g&#10;gjiQ/QtqtIqQsYsLhWOFXWeVKRqSmmX9h5rnAYIpWpI5HK428f+DVd+OW7+jTF3N/jk8ofrJwuN2&#10;AN+bQuDlFFLjltmqagrcXEvyhcOOxH76ijrlwCFicWHuaMyQSZ+Yi9mnq9lmjkKlx2W9Wt2llqhL&#10;qILmUheI4xeDo8iHVjrrsw3QwPGJY+YBzSUlP3t8tM6VVjovplbefrr9WAoYndU5mNOY+v3WkThC&#10;HoayiqgUeZtGePC6gA0G9OfzOYJ1r+f0ufNnL7L8PGvc7FGfdnTxKHWrsDxPVh6Ht/dS/Xv+N78A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+thM64QAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMw&#10;EEX3SPyDNUjsUjs8GghxKoSEygqpLRSxm8RDHIjtKHZb9+8xCwTLmXt050y1iGZge5p876yEfCaA&#10;kW2d6m0n4WXzmN0A8wGtwsFZknAkD4v69KTCUrmDXdF+HTqWSqwvUYIOYSw5960mg37mRrIp+3CT&#10;wZDGqeNqwkMqNwO/EGLODfY2XdA40oOm9mu9MxJwuXk/Pm3H+Gmel3rbuNfiLQ5Snp/F+ztggWL4&#10;g+FHP6lDnZwat7PKs0FCloviKrEpyS+vC2CJyW7FHFjzu+J1xf+/UX8DAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEALNV3564BAABHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA/rYTOuEAAAAOAQAADwAAAAAAAAAAAAAAAAAIBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokeweight=".31pt">
               <w10:wrap anchory="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3076"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00336C2A"/>
     <w:rsid w:val="00111F45"/>
     <w:rsid w:val="00140D07"/>
     <w:rsid w:val="00210AE9"/>
+    <w:rsid w:val="002502A3"/>
+    <w:rsid w:val="00262C2C"/>
     <w:rsid w:val="00336C2A"/>
     <w:rsid w:val="00341CD0"/>
     <w:rsid w:val="00594788"/>
     <w:rsid w:val="008665EF"/>
     <w:rsid w:val="00921912"/>
+    <w:rsid w:val="009B6693"/>
     <w:rsid w:val="00D335E8"/>
     <w:rsid w:val="00D8575E"/>
     <w:rsid w:val="00E4308A"/>
     <w:rsid w:val="00F75E37"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3076"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4E840065"/>
   <w15:docId w15:val="{A06C5CEF-6550-444B-9B2A-76F0F05676E2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -3701,50 +3674,56 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101008AFC5D27968B6F47919B034B437C9AE2" ma:contentTypeVersion="0" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="6c01322c5fd4d9420207509d6bd455af">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4f5dc90cf06628c3b90945c8266c24d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
@@ -3814,136 +3793,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79B03E81-9EB8-4516-A552-1EB245701323}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2A08C10-73B3-4CF1-AA7D-E14928EFD021}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CF025AD-D790-44FF-95C4-A69664485637}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>228</Words>
-  <Characters>1438</Characters>
+  <Words>231</Words>
+  <Characters>1456</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Überschriften</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr>Zu beachten ggf. mitzubringen:</vt:lpstr>
       <vt:lpstr/>
       <vt:lpstr>Mit der Ausstellung eines</vt:lpstr>
       <vt:lpstr>Mit der Aushändigung des o. a. Dokumentes an mein o. a. Kind bin ich / sind wir </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1663</CharactersWithSpaces>
+  <CharactersWithSpaces>1684</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lucht, Anja (150.13)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>de-DE</dc:language>
 </cp:coreProperties>
 </file>